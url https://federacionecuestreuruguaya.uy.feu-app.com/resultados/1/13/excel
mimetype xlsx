--- v0 (2026-05-19)
+++ v1 (2026-07-21)
@@ -149,51 +149,51 @@
   <si>
     <t>VIEJO NONO</t>
   </si>
   <si>
     <t>ROCHA EDUARDO</t>
   </si>
   <si>
     <t>21127</t>
   </si>
   <si>
     <t>858000000045036</t>
   </si>
   <si>
     <t>SORPRESA BM</t>
   </si>
   <si>
     <t>GONZÁLEZ OMAR</t>
   </si>
   <si>
     <t>18417</t>
   </si>
   <si>
     <t>858000000042178</t>
   </si>
   <si>
-    <t>FORTUNATO</t>
+    <t>FORTUNATO (CAMPEóN P.C. 2023)</t>
   </si>
   <si>
     <t>PÉREZ RUBÉN</t>
   </si>
   <si>
     <t>23347</t>
   </si>
   <si>
     <t>858000000046014</t>
   </si>
   <si>
     <t>DULCE JUANITA</t>
   </si>
   <si>
     <t>CLUB NACIONAL DE FUTBOL</t>
   </si>
   <si>
     <t>BAPTISTA ALVARO</t>
   </si>
   <si>
     <t>22792</t>
   </si>
   <si>
     <t>858000000062417</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>Jinete</t>
   </si>
   <si>
     <t>Pasaporte</t>
   </si>
   <si>
     <t>Chip</t>
   </si>
   <si>
     <t>Equino</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>FEDERACIÓN ECUESTRE URUGUAYA</t>
   </si>
   <si>
     <t xml:space="preserve">Resultado Oficial — 13 - 11ª Edición “Tala Leyenda y Pasión” </t>
   </si>
   <si>
     <t>Fecha: 26/04/2026  ·  Distancia: 80 km</t>
   </si>
   <si>
-    <t>Generado: 19/05/2026 20:03</t>
+    <t>Generado: 21/07/2026 11:37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>