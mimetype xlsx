--- v0 (2026-05-19)
+++ v1 (2026-07-21)
@@ -257,51 +257,51 @@
   <si>
     <t>CENTRO RAIDISTA DE CERRO LARGO</t>
   </si>
   <si>
     <t>BERRIEL MARÍA</t>
   </si>
   <si>
     <t>17800</t>
   </si>
   <si>
     <t>858000000079008</t>
   </si>
   <si>
     <t>JV BIENVENIDO</t>
   </si>
   <si>
     <t>1.953,89</t>
   </si>
   <si>
     <t>26,44</t>
   </si>
   <si>
     <t>03:24:12</t>
   </si>
   <si>
-    <t>MARTINEZ FACUNDO</t>
+    <t>MARTÍNEZ FACUNDO</t>
   </si>
   <si>
     <t>23057</t>
   </si>
   <si>
     <t>858000000092089</t>
   </si>
   <si>
     <t>EL MORALITO</t>
   </si>
   <si>
     <t>2.253,98</t>
   </si>
   <si>
     <t>26,45</t>
   </si>
   <si>
     <t>03:24:10</t>
   </si>
   <si>
     <t>SOCIEDAD TRAFOGUEROS DE YOUNG</t>
   </si>
   <si>
     <t>ALVAREZ JUAN</t>
   </si>
@@ -350,51 +350,51 @@
   <si>
     <t>Jinete</t>
   </si>
   <si>
     <t>Pasaporte</t>
   </si>
   <si>
     <t>Chip</t>
   </si>
   <si>
     <t>Equino</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>FEDERACIÓN ECUESTRE URUGUAYA</t>
   </si>
   <si>
     <t>Resultado Oficial — 06 - 10º Edición “Dr. Elías Regules”</t>
   </si>
   <si>
     <t>Fecha: 29/03/2026  ·  Distancia: 90 km</t>
   </si>
   <si>
-    <t>Generado: 19/05/2026 20:03</t>
+    <t>Generado: 21/07/2026 11:37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>